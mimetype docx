--- v0 (2026-01-25)
+++ v1 (2026-07-19)
@@ -154,106 +154,74 @@
         <w:t xml:space="preserve">Over: Fitchannel.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fitchannel.com activeert sinds 2016 gezond gedrag op schaal via slimme technologie, inspirerende content en persoonlijke motivatie. We bouwen een dagelijks healthkanaal waarin Body, Food en Mind samenkomen, afgestemd op wie je bent, waar je bent en wat je nodig hebt. Zo maken ze health leuk, begrijpelijk en vol te houden. Voor mensen en organisaties.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>