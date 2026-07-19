--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -186,99 +186,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fitchannel.com activeert sinds 2016 gezond gedrag op grote schaal via slimme technologie,&lt;br /&gt;
 inspirerende content en persoonlijke motivatie. Het platform bouwt een dagelijks gezondheidskanaal waarin Body, Food en Mind samenkomen, afgestemd op wie je bent, waar je bent en wat je nodig hebt. Zo maakt Fitchannel.com vitaliteit en wellbeing leuk, begrijpelijk en vol te houden voor mensen en organisaties.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>